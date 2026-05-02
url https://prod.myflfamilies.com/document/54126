--- v2 (2026-01-31)
+++ v3 (2026-05-02)
@@ -160,310 +160,286 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C568B4" w14:paraId="1A37BEAF" w14:textId="77777777" w:rsidTr="00020DEE">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3ED2DB9F" w14:textId="77777777" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20E83D41" w14:textId="77777777" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
-[...7 lines deleted...]
-          <w:p w14:paraId="3A404405" w14:textId="0CFB70CE" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
+          <w:p w14:paraId="7D5D26CE" w14:textId="77777777" w:rsidR="00C568B4" w:rsidRDefault="007B7D7B" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VACANT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033AAE3D" w14:textId="77777777" w:rsidR="007B7D7B" w:rsidRDefault="007B7D7B" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Administrative Assistant</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3A404405" w14:textId="457B5FFC" w:rsidR="007B7D7B" w:rsidRDefault="007B7D7B" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388EA84E" w14:textId="77777777" w:rsidR="0024523F" w:rsidRPr="0024523F" w:rsidRDefault="0024523F" w:rsidP="0024523F">
-[...15 lines deleted...]
-          <w:p w14:paraId="4E7E44D0" w14:textId="7FA6AED9" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
+          <w:p w14:paraId="4E7E44D0" w14:textId="5F6C2949" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="00824CB6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CC3901" w14:textId="77777777" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
-[...18 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="332AEDA1" w14:textId="026F0DD5" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="5D22C6F6" w14:textId="572DA652" w:rsidR="00C568B4" w:rsidRDefault="00C568B4" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220BC5" w14:paraId="5BF697D5" w14:textId="77777777" w:rsidTr="00020DEE">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="04C11E1E" w14:textId="77777777" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="082A4ADC" w14:textId="1B01AA4F" w:rsidR="00220BC5" w:rsidRDefault="00405E47" w:rsidP="007E01AD">
-[...4 lines deleted...]
-              <w:t>Elijah Williams</w:t>
+          <w:p w14:paraId="082A4ADC" w14:textId="318375D3" w:rsidR="00220BC5" w:rsidRDefault="006339D2" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Winifred Stokes-Bennett</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FAD2B07" w14:textId="7BEB5129" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2939" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0DB0DE05" w14:textId="77777777" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="0024523F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2383 Phillips Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3158AC59" w14:textId="55421DA3" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="0024523F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Tallahassee, FL 32308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C2A4CC" w14:textId="77777777" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          <w:p w14:paraId="44C2A4CC" w14:textId="73EF0438" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>850-77</w:t>
+            </w:r>
+            <w:r w:rsidR="006339D2">
+              <w:t>6-2197</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EFC386" w14:textId="77777777" w:rsidR="006339D2" w:rsidRDefault="006339D2" w:rsidP="006339D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Winnifred.StokesBennett@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="70C969F2" w14:textId="550EB0D7" w:rsidR="000E5B76" w:rsidRDefault="000E5B76" w:rsidP="00C568B4">
+          <w:p w14:paraId="31D88F1A" w14:textId="4D3030DA" w:rsidR="00405E47" w:rsidRDefault="00405E47" w:rsidP="00405E47">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00220BC5" w14:paraId="79F2696A" w14:textId="77777777" w:rsidTr="00020DEE">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58643E07" w14:textId="77777777" w:rsidR="00220BC5" w:rsidRPr="00ED42EC" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED42EC">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>C2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6709AF42" w14:textId="433B37B3" w:rsidR="00220BC5" w:rsidRPr="00ED42EC" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED42EC">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Franklin, Gadsden, Jefferson, Leon, Liberty, Wakulla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2946" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="250E6012" w14:textId="045E24FC" w:rsidR="00220BC5" w:rsidRDefault="00272078" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kiara Randolph</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79956F15" w14:textId="605229C7" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Licensing Specialist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2939" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74D37F59" w14:textId="77777777" w:rsidR="00220BC5" w:rsidRDefault="00220BC5" w:rsidP="007E01AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640E46E4" w14:textId="77777777" w:rsidR="000E5B76" w:rsidRDefault="00272078" w:rsidP="00C568B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>850-688-5339</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E59931" w14:textId="6A3F97E0" w:rsidR="00272078" w:rsidRDefault="00272078" w:rsidP="00C568B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="000A2E0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Kiara.Randolph@myflfamilies.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="70C969F2" w14:textId="018525E1" w:rsidR="00272078" w:rsidRDefault="00272078" w:rsidP="00C568B4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E01AD" w14:paraId="14009F58" w14:textId="77777777" w:rsidTr="00020DEE">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28249225" w14:textId="77777777" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="536210C6" w14:textId="1A37449A" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -509,51 +485,51 @@
           <w:p w14:paraId="18E10474" w14:textId="68B35330" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Pensacola, FL 32502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD6791E" w14:textId="77777777" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>850-483-6726</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="388817EC" w14:textId="08DA9FDA" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>April.Floyd@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B749EE6" w14:textId="080A164D" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E01AD" w14:paraId="7737EE21" w14:textId="77777777" w:rsidTr="00020DEE">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53FC6048" w14:textId="77777777" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
@@ -617,51 +593,51 @@
           <w:p w14:paraId="61E4AA47" w14:textId="1C8B2238" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Panama City, FL 32401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1953CF8E" w14:textId="77777777" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>850-691-0581</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D3FC381" w14:textId="4FA37561" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Michael.VanBebber@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1C6559EF" w14:textId="0C7EB370" w:rsidR="007E01AD" w:rsidRDefault="007E01AD" w:rsidP="007E01AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E0EC342" w14:textId="77777777" w:rsidR="00E4163F" w:rsidRDefault="00E4163F"/>
     <w:p w14:paraId="7973F1C8" w14:textId="700F7F43" w:rsidR="000F0815" w:rsidRDefault="000F0815">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -765,145 +741,155 @@
             <w:r>
               <w:t>2383 Phillips Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CD2D37" w14:textId="6F05FB1B" w:rsidR="00C521E9" w:rsidRDefault="00C521E9" w:rsidP="00C521E9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Tallahassee, FL 32308</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1079BEE8" w14:textId="174F0A6C" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00C521E9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34CC93D1" w14:textId="6F923561" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">850-718-6353 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Jeanne.Durden@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="299D8CF8" w14:textId="4FC78DBE" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B92ACC" w14:paraId="46AEB56D" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="771D8822" w14:textId="77777777" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk205466974"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE997A3" w14:textId="77777777" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
-[...7 lines deleted...]
-          <w:p w14:paraId="42FC7F81" w14:textId="00950168" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
+          <w:p w14:paraId="5D337745" w14:textId="77777777" w:rsidR="00B537A0" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>MaryRenee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Young</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FC7F81" w14:textId="1A737619" w:rsidR="00B92ACC" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Administrative Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE92941" w14:textId="77777777" w:rsidR="00C521E9" w:rsidRDefault="00C521E9" w:rsidP="00C521E9">
-[...12 lines deleted...]
-              <w:t>Marianna, FL 32446</w:t>
+          <w:p w14:paraId="5378C610" w14:textId="77777777" w:rsidR="00B537A0" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5920 Arlington Expressway</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB45B24" w14:textId="5B5326E8" w:rsidR="00B92ACC" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Jacksonville, FL 32211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="243B1595" w14:textId="733F0097" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="00134519">
+          <w:p w14:paraId="7972627E" w14:textId="77777777" w:rsidR="00B537A0" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>904-485-9545</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F56DFD7" w14:textId="77777777" w:rsidR="00B92ACC" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="000A2E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Tara.beckley@myflfamilies.com</w:t>
+                <w:t>Mary.Young@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="011967C6" w14:textId="58CDC1B2" w:rsidR="00B92ACC" w:rsidRDefault="00B92ACC" w:rsidP="00130A38">
+          <w:p w14:paraId="011967C6" w14:textId="34396BDF" w:rsidR="00B537A0" w:rsidRDefault="00B537A0" w:rsidP="00B537A0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="009B3110" w14:paraId="22A3513B" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D447881" w14:textId="77777777" w:rsidR="009B3110" w:rsidRDefault="009B3110" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
@@ -936,51 +922,51 @@
             </w:pPr>
             <w:r>
               <w:t>5920 Arlington Expressway</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EB5BA4E" w14:textId="02A72668" w:rsidR="009B3110" w:rsidRDefault="009B3110" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Jacksonville, FL 32211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="659CE02E" w14:textId="2E8566A5" w:rsidR="009B3110" w:rsidRDefault="009B3110" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">904-349-9675 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Kelly.Manning@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3CB90FE3" w14:textId="6F9FCFEE" w:rsidR="009B3110" w:rsidRDefault="009B3110" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A40B1" w14:paraId="43218B70" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="778349A0" w14:textId="77777777" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
@@ -1021,51 +1007,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="715D3DE1" w14:textId="77777777" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A24324E" w14:textId="6371B1F8" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">904-456-2815 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Lakeshia.BurkeJones@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="211BD0AF" w14:textId="1F53BC83" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A40B1" w14:paraId="45F53775" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2200DDF8" w14:textId="77777777" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
@@ -1088,156 +1074,143 @@
           </w:p>
           <w:p w14:paraId="16503C60" w14:textId="44A91405" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Licensing Specialist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1F28FB14" w14:textId="77777777" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E174FC" w14:textId="733ED584" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
+          <w:p w14:paraId="29E174FC" w14:textId="7BD3280C" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">904-832-5725 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00134519">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="006E21B3" w:rsidRPr="000A2E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>jennifer.davis@myflfamilies.com</w:t>
+                <w:t>Jennifer.Davis@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0234FDB2" w14:textId="6EFC9B5B" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A40B1" w14:paraId="78B653BF" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C547BE7" w14:textId="77777777" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk205467342"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3B2076" w14:textId="7C137974" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00827227">
-[...4 lines deleted...]
-              <w:t>Adorna Clark-Thurman</w:t>
+          <w:p w14:paraId="4C3B2076" w14:textId="72A0AF5E" w:rsidR="009A40B1" w:rsidRDefault="00EC51E9" w:rsidP="00827227">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VACANT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2021FFB9" w14:textId="13592051" w:rsidR="009A40B1" w:rsidRDefault="009A40B1" w:rsidP="00827227">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AD434AF" w14:textId="77777777" w:rsidR="009A40B1" w:rsidRDefault="007E70A9" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1845 Town Center Blvd</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="535C1587" w14:textId="09520647" w:rsidR="007E70A9" w:rsidRDefault="007E70A9" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Orange Park, FL 32003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="512FFEDF" w14:textId="17D487A1" w:rsidR="00506B5E" w:rsidRDefault="00506B5E" w:rsidP="00506B5E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>904-832-4437</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0EB2B429" w14:textId="7B02B58E" w:rsidR="00506B5E" w:rsidRDefault="00506B5E" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F0815" w14:paraId="644E3242" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="003FBCB0" w14:textId="77777777" w:rsidR="000F0815" w:rsidRDefault="00C37F99" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk205467131"/>
             <w:bookmarkEnd w:id="2"/>
@@ -1282,51 +1255,51 @@
           <w:p w14:paraId="1DE83AD8" w14:textId="6465A581" w:rsidR="000F0815" w:rsidRDefault="00C37F99" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>210 N. Palmetto Ave, Daytona Beach, FL 32114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A645629" w14:textId="77777777" w:rsidR="000F0815" w:rsidRDefault="00EE5F3C" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>386-481-3985</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AF7317A" w14:textId="05C26092" w:rsidR="00EE5F3C" w:rsidRDefault="00FF46CA" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="001C6C3B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Heather.Morton@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="712645BC" w14:textId="454EC7AE" w:rsidR="00894F0E" w:rsidRDefault="00894F0E" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="000F0815" w14:paraId="76E972CF" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -1398,51 +1371,51 @@
           <w:p w14:paraId="793B2697" w14:textId="62C87F40" w:rsidR="00852AD5" w:rsidRDefault="00852AD5" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Lake City, FL 32055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EEA4553" w14:textId="77777777" w:rsidR="000F0815" w:rsidRDefault="00894F0E" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>904-832-4381</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="531F2A64" w14:textId="28199878" w:rsidR="00894F0E" w:rsidRDefault="00894F0E" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Alichia.Bryant@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6D44792C" w14:textId="14999017" w:rsidR="00894F0E" w:rsidRDefault="00894F0E" w:rsidP="00130A38">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA01DB" w14:paraId="42192074" w14:textId="77777777" w:rsidTr="00DA01DB">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
@@ -1646,51 +1619,51 @@
             </w:pPr>
             <w:r>
               <w:t>9393 North Florida Ave,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1713F8B2" w14:textId="301AD2F0" w:rsidR="000D04D7" w:rsidRPr="00ED0349" w:rsidRDefault="000D04D7" w:rsidP="00ED0349">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Tampa, FL 33612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="396C6944" w14:textId="45F58D46" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">813-337-5769 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Kyle.Teague@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="743895D9" w14:textId="60328821" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="2D3CE40F" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69C876E6" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1731,51 +1704,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="270E07D5" w14:textId="5850F9B9" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>813-3</w:t>
             </w:r>
             <w:r w:rsidR="00CF1E5D">
               <w:t>37</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00CF1E5D">
               <w:t>5787</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36D2E2C5" w14:textId="55933198" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Tyshea.Cooper@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="21AAB70B" w14:textId="5FC49C1C" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="6109E190" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1405DCBB" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1826,51 +1799,51 @@
           <w:p w14:paraId="38181424" w14:textId="10303A55" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Sarasota, FL 34234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F7BB77" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>813-400-8176</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0573143A" w14:textId="461941BE" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Jacob.Still@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0EC9713D" w14:textId="2E028364" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="28D87C9E" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="531F3830" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1910,51 +1883,51 @@
           <w:p w14:paraId="051E3279" w14:textId="5029B01D" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9393 North Florida Ave Tampa, FL 33612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50C221C6" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="00CF1E5D" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>813-294-4265</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E9651F0" w14:textId="2A15F4D5" w:rsidR="00CF1E5D" w:rsidRDefault="00CF1E5D" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00D144B9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Breanne.Pierrelouis@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="72830EB7" w14:textId="306F6C88" w:rsidR="00CF1E5D" w:rsidRDefault="00CF1E5D" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="149DF856" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="14316FE0" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -1981,51 +1954,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3158" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0424F461" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59B3E842" w14:textId="3920A15F" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">813-294-2541 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Jasmine.LaGrant@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18BFE417" w14:textId="0782BF7E" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="32DD7111" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B4CB4A4" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2074,51 +2047,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>813-</w:t>
             </w:r>
             <w:r w:rsidR="00CF1E5D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>557-1130</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B2FBBD3" w14:textId="06CFC5C6" w:rsidR="000D04D7" w:rsidRDefault="00CF1E5D" w:rsidP="009E194C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00D144B9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>C</w:t>
               </w:r>
               <w:r w:rsidRPr="00D144B9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>hristina.Heupel@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1D612537" w14:textId="6119361C" w:rsidR="000D04D7" w:rsidRPr="00B55634" w:rsidRDefault="000D04D7" w:rsidP="009E194C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2178,161 +2151,158 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>813-</w:t>
             </w:r>
             <w:r w:rsidR="00CF1E5D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>455-8379</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49D2B42A" w14:textId="24DCE960" w:rsidR="000D04D7" w:rsidRDefault="00034F10" w:rsidP="00776512">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="009D3B6B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
                 <w:t>J</w:t>
               </w:r>
               <w:r w:rsidRPr="009D3B6B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>illian.Cucore@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4752D03F" w14:textId="5E2A0486" w:rsidR="000D04D7" w:rsidRPr="009C12EA" w:rsidRDefault="000D04D7" w:rsidP="00776512">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="249F34DC" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6E6072BA" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABB989E" w14:textId="3AB9A48F" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="004F209E">
-[...4 lines deleted...]
-              <w:t>Kylee Bissette</w:t>
+          <w:p w14:paraId="0ABB989E" w14:textId="1BF65C59" w:rsidR="000D04D7" w:rsidRDefault="003A2FD0" w:rsidP="004F209E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cierra Rocheville</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051E352C" w14:textId="59DA9DD1" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="004F209E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3158" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="72EA862A" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F002B36" w14:textId="636DDD90" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
-[...1 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="45FBADD2" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="003A2FD0" w:rsidP="00704C2B">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>813-460-2730</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:t>813-401-1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056AE12E" w14:textId="648E942A" w:rsidR="003A2FD0" w:rsidRDefault="003A2FD0" w:rsidP="00704C2B">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00134519">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="000A2E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                 </w:rPr>
-                <w:t>Kylee.Bissette@myflfamilies.com</w:t>
+                <w:t>Cierra.Rocheville@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2A29E767" w14:textId="0E4C5600" w:rsidR="000D04D7" w:rsidRPr="009C12EA" w:rsidRDefault="000D04D7" w:rsidP="00776512">
-[...1 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="2A29E767" w14:textId="0226009A" w:rsidR="003A2FD0" w:rsidRPr="009C12EA" w:rsidRDefault="003A2FD0" w:rsidP="00704C2B">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D04D7" w14:paraId="53FDC28E" w14:textId="77777777" w:rsidTr="000D04D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3171" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="08E23500" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3174" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31DB2E55" w14:textId="31D0C3EA" w:rsidR="000D04D7" w:rsidRDefault="00034F10" w:rsidP="004F209E">
@@ -2345,59 +2315,51 @@
           </w:p>
           <w:p w14:paraId="6917E8DC" w14:textId="408D527D" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="004F209E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3158" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="554D3209" w14:textId="77777777" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00B5454C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1507E9" w14:textId="6430B1F7" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00776512">
-[...7 lines deleted...]
-          <w:p w14:paraId="0D85759D" w14:textId="27808D43" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00034F10">
+          <w:p w14:paraId="0D85759D" w14:textId="27808D43" w:rsidR="000D04D7" w:rsidRDefault="000D04D7" w:rsidP="00704C2B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CBA1F4F" w14:textId="05A050FA" w:rsidR="00A76C4A" w:rsidRDefault="00A76C4A"/>
     <w:p w14:paraId="724F4C6D" w14:textId="77777777" w:rsidR="00A76C4A" w:rsidRDefault="00A76C4A">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="3121"/>
         <w:gridCol w:w="3122"/>
         <w:gridCol w:w="3582"/>
       </w:tblGrid>
@@ -2429,141 +2391,109 @@
               <w:lastRenderedPageBreak/>
               <w:t>Central Region</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E04C57" w14:paraId="4892A675" w14:textId="77777777" w:rsidTr="00181E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="67AABCC3" w14:textId="25F1E9A2" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C5, C9, C10, C18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="148D4DF9" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRPr="00F6234C" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="148D4DF9" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRPr="009F1220" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1220">
               <w:t>John Hammett</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C187CBA" w14:textId="3FC8F198" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F6234C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009F1220">
               <w:t>Chief of Licensing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="024B244B" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRPr="004C56BB" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="024B244B" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRPr="009F1220" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1220">
               <w:t>400 West Robinson St, Suite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="277BEB58" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRPr="004C56BB" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="277BEB58" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRPr="009F1220" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F1220">
               <w:t>S-1106</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7275B705" w14:textId="7C0BC66F" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004C56BB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009F1220">
               <w:t>Orlando, FL 32801</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ECE90E0" w14:textId="6A31215E" w:rsidR="00E04C57" w:rsidRDefault="004C56BB" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">407-873-1549 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>John.Hammett@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="28FB37A6" w14:textId="49725BE2" w:rsidR="004C56BB" w:rsidRDefault="004C56BB" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E04C57" w14:paraId="600F9A98" w14:textId="77777777" w:rsidTr="00181E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3D08B776" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2595,51 +2525,51 @@
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="61A14594" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03B5E126" w14:textId="5302052A" w:rsidR="00CD0F14" w:rsidRDefault="00CD0F14" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>407-784-3950</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58359847" w14:textId="134713E3" w:rsidR="00E04C57" w:rsidRDefault="00CD0F14" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Thais.AraujoDrean@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="02F73096" w14:textId="255021E2" w:rsidR="004A7A43" w:rsidRDefault="004A7A43" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E04C57" w14:paraId="54EDBF0F" w14:textId="77777777" w:rsidTr="00181E70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51AAAA96" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2666,91 +2596,94 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2C55709E" w14:textId="77777777" w:rsidR="00E04C57" w:rsidRDefault="00E04C57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA9A7C7" w14:textId="31FE2E0F" w:rsidR="00E04C57" w:rsidRDefault="0080268E" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">407-317-7066 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Mary.Harmon@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="64CE2EFE" w14:textId="0C80F765" w:rsidR="0080268E" w:rsidRDefault="0080268E" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080268E" w14:paraId="51C2756A" w14:textId="77777777" w:rsidTr="00181E70">
+      <w:tr w:rsidR="0080268E" w14:paraId="51C2756A" w14:textId="77777777" w:rsidTr="008A1F6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35EBA821" w14:textId="21204B2F" w:rsidR="0080268E" w:rsidRDefault="0080268E" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64AA3ADE" w14:textId="31143E2A" w:rsidR="0080268E" w:rsidRDefault="0080268E" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Citrus, Hernando, Lake, Marion, Sumter, Orange</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DBFF6E9" w14:textId="632E70D1" w:rsidR="0080268E" w:rsidRDefault="00BC402A" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Sarah Yaccarino</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71A13C2C" w14:textId="69E2AFB7" w:rsidR="0080268E" w:rsidRDefault="0080268E" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30D89F33" w14:textId="0116408C" w:rsidR="004B6E41" w:rsidRPr="004B6E41" w:rsidRDefault="004B6E41" w:rsidP="004B6E41">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -2760,635 +2693,661 @@
             </w:r>
             <w:r w:rsidR="00F50654" w:rsidRPr="004B6E41">
               <w:t>Drive, Building</w:t>
             </w:r>
             <w:r w:rsidRPr="004B6E41">
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="016030A9" w14:textId="77777777" w:rsidR="004B6E41" w:rsidRPr="004B6E41" w:rsidRDefault="004B6E41" w:rsidP="004B6E41">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004B6E41">
               <w:t>Tavares, FL  32778</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="518E68E8" w14:textId="2C4B4876" w:rsidR="0080268E" w:rsidRDefault="0080268E" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77965DA4" w14:textId="77777777" w:rsidR="00BC402A" w:rsidRDefault="00BC402A" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>352-303-8120</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F5B6F1C" w14:textId="60334E45" w:rsidR="00931DE7" w:rsidRDefault="004B6E41" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="004B6E41">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Sarah.Yaccarino@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00181E70" w14:paraId="0468A3C3" w14:textId="77777777" w:rsidTr="00181E70">
+      <w:tr w:rsidR="00181E70" w14:paraId="2008163D" w14:textId="77777777" w:rsidTr="00704C2B">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D75FD13" w14:textId="77777777" w:rsidR="008566A0" w:rsidRDefault="008566A0" w:rsidP="008566A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5F3586" w14:textId="727A9CF0" w:rsidR="00181E70" w:rsidRDefault="008566A0" w:rsidP="008566A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Osceola, Hardee, Highlands, Polk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1515E6BC" w14:textId="77777777" w:rsidR="008A1F6E" w:rsidRDefault="00704C2B" w:rsidP="00704C2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VACANT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDF97E7" w14:textId="01FE5846" w:rsidR="00704C2B" w:rsidRDefault="00704C2B" w:rsidP="00704C2B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Licensing Specialist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E210B8" w14:textId="77777777" w:rsidR="00181E70" w:rsidRDefault="008566A0" w:rsidP="003851F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1055 Highway 17 North</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D35574" w14:textId="41F49008" w:rsidR="008566A0" w:rsidRDefault="008566A0" w:rsidP="003851F8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bartow, FL 33830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3096B0C4" w14:textId="77777777" w:rsidR="00181E70" w:rsidRDefault="00181E70" w:rsidP="00704C2B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A5DBB" w14:paraId="328E43CF" w14:textId="77777777" w:rsidTr="00704C2B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>Osceola, Hardee, Highlands, Polk</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24033291" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C9, C18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1F4118" w14:textId="3A3D9215" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Brevard, Seminole, Orange</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50D80F67" w14:textId="6B938BF6" w:rsidR="00181E70" w:rsidRDefault="001F738B" w:rsidP="003851F8">
-[...7 lines deleted...]
-          <w:p w14:paraId="0BD3CCBF" w14:textId="77777777" w:rsidR="00181E70" w:rsidRDefault="00181E70" w:rsidP="003851F8">
+          <w:p w14:paraId="460F0B4A" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Eric Butler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46110A8A" w14:textId="5C71B0C3" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...151 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E7DC810" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRPr="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="008A5DBB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008A5DBB">
               <w:t>400 W. Robinson St.  Suite S -837</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A70EF84" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRPr="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="008A5DBB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008A5DBB">
               <w:t>Orlando, FL 32801</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16CE1B4A" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="048C9C38" w14:textId="77777777" w:rsidR="00D02A57" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>407-</w:t>
             </w:r>
             <w:r w:rsidR="00CF583D">
               <w:t>721</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00D02A57">
               <w:t>0836</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41D23D2E" w14:textId="451B753D" w:rsidR="008A5DBB" w:rsidRDefault="00D02A57" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Eric.Butler@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7BF9A079" w14:textId="4BB0AE1B" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00172DB8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5DBB" w14:paraId="43EDE846" w14:textId="77777777" w:rsidTr="00181E70">
+      <w:tr w:rsidR="008A5DBB" w14:paraId="43EDE846" w14:textId="77777777" w:rsidTr="00704C2B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16CC2DCD" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3472D097" w14:textId="7917DE63" w:rsidR="008A5DBB" w:rsidRDefault="003D09C7" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Dianna Bingaman</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3205BD88" w14:textId="6677BF0C" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2144DCC1" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B20A37" w14:textId="77777777" w:rsidR="00D02A57" w:rsidRDefault="00D02A57" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>407-784-3005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6949DE5E" w14:textId="05B7117B" w:rsidR="003D09C7" w:rsidRDefault="003D09C7" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00575D79">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Dianna.Bingaman@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="69D5A37D" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5DBB" w14:paraId="352A4F8B" w14:textId="77777777" w:rsidTr="00181E70">
+      <w:tr w:rsidR="008A5DBB" w14:paraId="352A4F8B" w14:textId="77777777" w:rsidTr="00704C2B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B6C8B01" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E9DA129" w14:textId="62D16F18" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Naomi Delicieux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E1D880B" w14:textId="229684FA" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DF8F04D" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4FF33B" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>407-784-7269</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BEE6F6" w14:textId="01160E43" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Naomi.Delicieux@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="32279FCD" w14:textId="4936655E" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5DBB" w14:paraId="5E4B2B04" w14:textId="77777777" w:rsidTr="00181E70">
+      <w:tr w:rsidR="008A5DBB" w14:paraId="5E4B2B04" w14:textId="77777777" w:rsidTr="00704C2B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16E40329" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E44418C" w14:textId="3500F174" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Jacob Po</w:t>
             </w:r>
             <w:r w:rsidR="002D393D">
               <w:t>t</w:t>
             </w:r>
             <w:r>
               <w:t>ter</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4459F930" w14:textId="5B937E6F" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AB9703E" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A9227DB" w14:textId="77777777" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>407-784-5942</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED6D48E" w14:textId="38751EFD" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Jacob.Po</w:t>
               </w:r>
               <w:r w:rsidR="005C7A3F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>t</w:t>
               </w:r>
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>ter@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4713D124" w14:textId="31C702E9" w:rsidR="008A5DBB" w:rsidRDefault="008A5DBB" w:rsidP="00664EB3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="008A1F6E" w14:paraId="24ED8E60" w14:textId="77777777" w:rsidTr="00704C2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047455FE" w14:textId="77777777" w:rsidR="008A1F6E" w:rsidRDefault="008A1F6E" w:rsidP="00664EB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B106CF6" w14:textId="77777777" w:rsidR="008A1F6E" w:rsidRDefault="008A1F6E" w:rsidP="008A1F6E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VACANT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E13A8DE" w14:textId="5030EEEF" w:rsidR="008A1F6E" w:rsidRDefault="008A1F6E" w:rsidP="008A1F6E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Licensing Specialist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5342444F" w14:textId="77777777" w:rsidR="008A1F6E" w:rsidRDefault="008A1F6E" w:rsidP="00664EB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="304367B0" w14:textId="77777777" w:rsidR="008A1F6E" w:rsidRDefault="008A1F6E" w:rsidP="00664EB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E5CB534" w14:textId="6CEC55AD" w:rsidR="00CD6181" w:rsidRDefault="00CD6181"/>
     <w:p w14:paraId="419FCD73" w14:textId="3EA74D8D" w:rsidR="00CD6181" w:rsidRDefault="00CD6181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2958"/>
         <w:gridCol w:w="3054"/>
         <w:gridCol w:w="3003"/>
         <w:gridCol w:w="3935"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A1C6B" w14:paraId="45FA5CAB" w14:textId="77777777" w:rsidTr="006C3028">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12950" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="35DBA29E" w14:textId="03081399" w:rsidR="000A1C6B" w:rsidRPr="006C3028" w:rsidRDefault="00412F92" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1356">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Southern Region</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC2B0A" w14:paraId="59A8D52F" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00FC2B0A" w14:paraId="59A8D52F" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30C1DAB9" w14:textId="07891CE4" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C11, C16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14084676" w14:textId="77777777" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Michelle Windfelder</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17F0B371" w14:textId="61B45C7D" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3409,125 +3368,133 @@
             </w:pPr>
             <w:r>
               <w:t>111 South Sapodilla Ave, Suite 103</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0820AD6D" w14:textId="48818CF4" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>West Palm Beach, FL 33401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F719DE" w14:textId="73111737" w:rsidR="00FC2B0A" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">561-227-1898 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Michelle.Windfelder@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="68A9EAFD" w14:textId="14E6C367" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC2B0A" w14:paraId="3A9DDE7B" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00FC2B0A" w14:paraId="3A9DDE7B" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D074DC8" w14:textId="77777777" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AB854A" w14:textId="77777777" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Vacant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C3FC619" w14:textId="500CD77C" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Administrative Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="159FA21F" w14:textId="77777777" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="281B4E76" w14:textId="77777777" w:rsidR="00FC2B0A" w:rsidRDefault="00FC2B0A" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="0BE345DB" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="0BE345DB" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="556CF7D0" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CCBFA53" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Yamile Diaz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="506BCC50" w14:textId="55C0E3B5" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Manager</w:t>
@@ -3537,210 +3504,222 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="528A0C87" w14:textId="5B2B5F8C" w:rsidR="00BA767D" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>401 NW 2nd Ave, N1007 Miami, FL 33128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436285DB" w14:textId="2F15724E" w:rsidR="00BA767D" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">305-763-9697 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Yamile.Diaz@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="150F6D5D" w14:textId="700C2364" w:rsidR="0045421F" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="6AA7670E" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="6AA7670E" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28FB9776" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25EBB67B" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Rose Fernandez</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56EE467C" w14:textId="2C1D8F93" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0E12DADE" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="653491DD" w14:textId="64A2E87B" w:rsidR="00BA767D" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">305-498-3913 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Rose.Fernandez@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="046325A2" w14:textId="1A7F2475" w:rsidR="0045421F" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="357F1C1B" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="357F1C1B" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33296E8F" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06C5BC18" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Yaumara Rodriguez</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5783420F" w14:textId="6CF70CA5" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="618A18AE" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09111682" w14:textId="0C4CAC4A" w:rsidR="00BA767D" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">786-350-0229 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Yaumara.Rodriguez@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="09E1C63F" w14:textId="001678EC" w:rsidR="0045421F" w:rsidRDefault="0045421F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="11A03AF1" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="11A03AF1" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6865FAA4" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2867E85D" w14:textId="53D98EF7" w:rsidR="00BA767D" w:rsidRDefault="00CF3973" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Carmen Gomez-Abreu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B4D66AE" w14:textId="7F803D4F" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Licensing Specialist </w:t>
@@ -3767,140 +3746,148 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>305</w:t>
             </w:r>
             <w:r w:rsidR="00671D09">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>389</w:t>
             </w:r>
             <w:r w:rsidR="00671D09">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>5973</w:t>
             </w:r>
             <w:r w:rsidR="00671D09">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79B65DD1" w14:textId="3CA29680" w:rsidR="00CF3973" w:rsidRDefault="00CF3973" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="000257D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Carmen.Gomezabreu1@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7D431597" w14:textId="618D541D" w:rsidR="00671D09" w:rsidRDefault="00671D09" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="367B4CC8" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="367B4CC8" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B01F768" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24B153D6" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Terrance Johnson</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="257D320A" w14:textId="67374F97" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00FC2B0A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Licensing Specialist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4EF57AA1" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC32161" w14:textId="3D3347A5" w:rsidR="00BA767D" w:rsidRDefault="001E2601" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">786-514-7800 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="00CF3973" w:rsidRPr="000257D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Terrance.Johnson@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3A6E59E4" w14:textId="7EC9FA78" w:rsidR="001E2601" w:rsidRDefault="001E2601" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="22231AC6" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="22231AC6" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BEC987C" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BD082FA" w14:textId="6B33B957" w:rsidR="00BA767D" w:rsidRDefault="00CF3973" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Nabila Concepcion</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA27F3F" w14:textId="5C8CEF7C" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
@@ -3915,73 +3902,76 @@
           <w:p w14:paraId="1AF8888D" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13F8CE07" w14:textId="0EF27C1A" w:rsidR="00037AF8" w:rsidRDefault="00CF3973" w:rsidP="00145D87">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>786-</w:t>
             </w:r>
             <w:r w:rsidR="00A611EA">
               <w:t>330-1489</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C8FA293" w14:textId="77777777" w:rsidR="00CF3973" w:rsidRDefault="00CF3973" w:rsidP="00145D87">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="000257D0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Nabila.Concepcion@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B9B5BF1" w14:textId="50B1B65D" w:rsidR="00FD1CAB" w:rsidRDefault="00FD1CAB" w:rsidP="00145D87">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA767D" w14:paraId="1A71B54C" w14:textId="77777777" w:rsidTr="00BA767D">
+      <w:tr w:rsidR="00BA767D" w14:paraId="1A71B54C" w14:textId="77777777" w:rsidTr="00DF468A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59196622" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F80637" w14:textId="56B0809C" w:rsidR="00BA767D" w:rsidRPr="00FD1CAB" w:rsidRDefault="00FD2399" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD1CAB">
               <w:t>Maslaine Deus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E70122C" w14:textId="530044F8" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD1CAB">
               <w:t>Licensing Specialist</w:t>
@@ -3996,51 +3986,51 @@
           <w:p w14:paraId="6C760A6F" w14:textId="77777777" w:rsidR="00BA767D" w:rsidRDefault="00BA767D" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EA0062B" w14:textId="513014D2" w:rsidR="00FD1CAB" w:rsidRDefault="00FD2399" w:rsidP="00FD1CAB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD1CAB">
               <w:t>786-897-8253</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F54C02" w14:textId="44B6BB87" w:rsidR="00FD1CAB" w:rsidRDefault="00FD1CAB" w:rsidP="00FD1CAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00494921">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Maslaine.Deus@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="077B261C" w14:textId="03C3FCF5" w:rsidR="00FD2399" w:rsidRDefault="00FD2399" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="354D2E0C" w14:textId="52164AB7" w:rsidR="00037AF8" w:rsidRDefault="00037AF8" w:rsidP="00412F92">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C3D1F5E" w14:textId="77777777" w:rsidR="00037AF8" w:rsidRDefault="00037AF8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
@@ -4120,974 +4110,1194 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Chief of Licensing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="692F3C45" w14:textId="708B8AB5" w:rsidR="00131FC4" w:rsidRDefault="00131FC4" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>111 South Sapodilla Ave, Suite 103 West Palm Beach, FL 33401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54280A51" w14:textId="7A108C57" w:rsidR="00131FC4" w:rsidRDefault="00131FC4" w:rsidP="00412F92">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="009806F1" w14:textId="67D53644" w:rsidR="00131FC4" w:rsidRDefault="00131FC4" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">561-227-1898 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidR="006E21B3" w:rsidRPr="000A2E0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Michelle.Windfelder@myflfamilies.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="54280A51" w14:textId="7A108C57" w:rsidR="006E21B3" w:rsidRDefault="006E21B3" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131FC4" w14:paraId="3541968D" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00131FC4" w14:paraId="3541968D" w14:textId="77777777" w:rsidTr="0005470C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43457175" w14:textId="77777777" w:rsidR="00131FC4" w:rsidRDefault="00131FC4" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650CAEE3" w14:textId="00645E4D" w:rsidR="00131FC4" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Naomi Bettis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A1E806D" w14:textId="5401D31C" w:rsidR="00131FC4" w:rsidRDefault="00131FC4" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Administrative Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F31B727" w14:textId="77777777" w:rsidR="00131FC4" w:rsidRDefault="00131FC4" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5013D1DE" w14:textId="77777777" w:rsidR="00131FC4" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>954-818-5613</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7C13EA" w14:textId="2612140E" w:rsidR="0074201F" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00146D84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Naomi.Bettis@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="114C400B" w14:textId="7E59A697" w:rsidR="0074201F" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002632DB" w14:paraId="5975B4AC" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="002632DB" w14:paraId="5975B4AC" w14:textId="77777777" w:rsidTr="0005470C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="363E7BB2" w14:textId="77777777" w:rsidR="00EF2BD3" w:rsidRDefault="00EF2BD3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30396DAD" w14:textId="2A4BBA80" w:rsidR="002632DB" w:rsidRDefault="00EF2BD3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Broward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EB966D6" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Kelly Lee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26314025" w14:textId="28FF457C" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A768B0E" w14:textId="4965173F" w:rsidR="002632DB" w:rsidRDefault="005B11FD" w:rsidP="00BA19C3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1400 W. Commercial Blvd, Suite 180, Fort Lauderdale, FL 33309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="566AD0E9" w14:textId="0D4ABEB9" w:rsidR="002632DB" w:rsidRDefault="005B11FD" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">954-453-3467 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidR="00974E70" w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Kelly.Lee@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="40C17A18" w14:textId="32DCA143" w:rsidR="00974E70" w:rsidRDefault="00974E70" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002632DB" w14:paraId="1F3E893A" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="002632DB" w14:paraId="1F3E893A" w14:textId="77777777" w:rsidTr="0005470C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13A10F0B" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2296EDF3" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Leah Motta </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24CAC355" w14:textId="52BD0B5B" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11B45F69" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62122B9B" w14:textId="3E1311AE" w:rsidR="002632DB" w:rsidRDefault="005B11FD" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">954-331-4389 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="00974E70" w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Leah.Motta@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4FBCF637" w14:textId="4262CB85" w:rsidR="00974E70" w:rsidRDefault="00974E70" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002632DB" w14:paraId="4EE6F130" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="002632DB" w14:paraId="4EE6F130" w14:textId="77777777" w:rsidTr="0005470C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D234977" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C185F2" w14:textId="6D9A476E" w:rsidR="002632DB" w:rsidRDefault="00F0158F" w:rsidP="00412F92">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="29C185F2" w14:textId="40BB0B0F" w:rsidR="002632DB" w:rsidRDefault="008566A0" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VACANT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC63A71" w14:textId="3C0F15BB" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08BCBD39" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BB3E1B6" w14:textId="71441F3B" w:rsidR="007E7359" w:rsidRDefault="007E7359" w:rsidP="00F0158F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002632DB" w14:paraId="32BB0090" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="002632DB" w14:paraId="32BB0090" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CBF91C3" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0764AB5F" w14:textId="401BA236" w:rsidR="002632DB" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Ashley Dorisca</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C4798B8" w14:textId="422E5AF8" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51BA8B22" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B9BA188" w14:textId="6887F751" w:rsidR="002632DB" w:rsidRDefault="008242FD" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>561-281-9564</w:t>
             </w:r>
             <w:r w:rsidR="0074201F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BBBA561" w14:textId="7150BEC1" w:rsidR="0074201F" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00146D84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Ashley.Dorisca@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7C786B58" w14:textId="4BDC76FC" w:rsidR="0074201F" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002632DB" w14:paraId="09B339DB" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="002632DB" w14:paraId="09B339DB" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1155E0" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AC69C38" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Yinka Adeshina</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="731849BD" w14:textId="3CC7DF19" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05D1CFED" w14:textId="77777777" w:rsidR="002632DB" w:rsidRDefault="002632DB" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7496D3A4" w14:textId="45CA5109" w:rsidR="002632DB" w:rsidRDefault="007E7359" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">954-375-6082 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Yinka.Adeshina@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5D2258BD" w14:textId="39C14788" w:rsidR="007E7359" w:rsidRDefault="007E7359" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="4FDB3BD7" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00FF12D9" w14:paraId="683986DE" w14:textId="77777777" w:rsidTr="0005470C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71670DD6" w14:textId="77777777" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F7F447" w14:textId="77777777" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00FF12D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sibyl Jeune</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2063046A" w14:textId="77777777" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00FF12D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> Licensing Specialist</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198AB152" w14:textId="77777777" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78C163E3" w14:textId="77777777" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3739" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36219D23" w14:textId="77777777" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>561-828-1766</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A454A1A" w14:textId="4B0673F1" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="000A2E0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Sibyl.Jeune1@myflfamilies.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2E21F826" w14:textId="15026831" w:rsidR="00FF12D9" w:rsidRDefault="00FF12D9" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21C23" w14:paraId="4FDB3BD7" w14:textId="77777777" w:rsidTr="0005470C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29514C6F" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00020AFE" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBF4F51" w14:textId="74BD4D74" w:rsidR="00020AFE" w:rsidRDefault="00020AFE" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Palm Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65551B97" w14:textId="7A720C38" w:rsidR="00B21C23" w:rsidRDefault="009E2D25" w:rsidP="00412F92">
-[...4 lines deleted...]
-              <w:t>VACANT</w:t>
+          <w:p w14:paraId="65551B97" w14:textId="36374E6A" w:rsidR="00B21C23" w:rsidRDefault="00F50BE8" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kimberly Kaufman</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35529837" w14:textId="40931338" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CA63BE4" w14:textId="2F9A27E1" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>111 S. Sapodilla Ave, Suite 103, West Palm Beach, FL 33401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387D0650" w14:textId="7208F35A" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="387D0650" w14:textId="74F9E1B6" w:rsidR="00B21C23" w:rsidRDefault="00F50BE8" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>561-475-0027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241721DA" w14:textId="74E4A318" w:rsidR="00F50BE8" w:rsidRDefault="00F50BE8" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="00F81629">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:smallCaps/>
+                </w:rPr>
+                <w:t>K</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F81629">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>imberly.Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F50BE8">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F50BE8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>myflfamilies.com</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50545F5C" w14:textId="5650C4AF" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00F50BE8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="32ECDA2A" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="32ECDA2A" w14:textId="77777777" w:rsidTr="004C7485">
+        <w:trPr>
+          <w:trHeight w:val="1250"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="289384C5" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F052CAF" w14:textId="77777777" w:rsidR="0074201F" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0074201F">
               <w:t xml:space="preserve">Yoharis Johnson </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E592EFE" w14:textId="599D34F3" w:rsidR="00B21C23" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0074201F">
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E6C8D4D" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>561-475-0027</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EA3B1E3" w14:textId="5D1DA722" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>561-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4FB3">
+              <w:t>828-1823</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7609CAC5" w14:textId="56AA5920" w:rsidR="00B21C23" w:rsidRDefault="0074201F" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00BA1FE8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Yoharis.Johnson@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2575CAAB" w14:textId="78EC3C16" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="21C9F9FF" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="21C9F9FF" w14:textId="77777777" w:rsidTr="004C7485">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C991FC7" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347B0BE1" w14:textId="77777777" w:rsidR="004C7485" w:rsidRDefault="004C7485" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78A8D9FC" w14:textId="77777777" w:rsidR="004C7485" w:rsidRDefault="004C7485" w:rsidP="004C7485">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="437A4125" w14:textId="2E4B85F8" w:rsidR="004C7485" w:rsidRDefault="004C7485" w:rsidP="004C7485">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Palm Beach</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2106F071" w14:textId="1870EB33" w:rsidR="00B21C23" w:rsidRDefault="00866F06" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Christina</w:t>
             </w:r>
             <w:r w:rsidR="0074201F">
               <w:t xml:space="preserve"> Salema</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4421F1A5" w14:textId="5B608624" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="65403289" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39BA6AF7" w14:textId="4981BA93" w:rsidR="00B21C23" w:rsidRDefault="00866F06" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>561-631-0128</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26702806" w14:textId="57C09048" w:rsidR="00B21C23" w:rsidRDefault="00866F06" w:rsidP="00412F92">
+          <w:p w14:paraId="6ADFABAD" w14:textId="06D43D19" w:rsidR="002A3040" w:rsidRDefault="00866F06" w:rsidP="00FF12D9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="007A6FBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Christina.Salema@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="400B0387" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="69183B32" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="502021CB" w14:textId="77777777" w:rsidTr="004C7485">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5C885FB6" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61A3CFFE" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0136149F" w14:textId="77777777" w:rsidR="00F0158F" w:rsidRDefault="00F0158F" w:rsidP="00412F92">
-[...24 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2F907CA9" w14:textId="7AA6D50C" w:rsidR="00B21C23" w:rsidRDefault="0074201F" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Shametria Sutton</w:t>
+            </w:r>
+            <w:r w:rsidR="00B21C23">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646F3384" w14:textId="2FB0E00F" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Licensing Specialist</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24F5F2C5" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
+          <w:p w14:paraId="19182C8B" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1AD1CE" w14:textId="77777777" w:rsidR="00F0158F" w:rsidRDefault="00F0158F" w:rsidP="00412F92">
-[...12 lines deleted...]
-          <w:p w14:paraId="4F669608" w14:textId="6F80744C" w:rsidR="0074201F" w:rsidRDefault="0074201F" w:rsidP="00412F92">
+          <w:p w14:paraId="49C858BB" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="0074201F" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>561-828-1737</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62AFB847" w14:textId="67905157" w:rsidR="0074201F" w:rsidRDefault="001C5D9E" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidRPr="00BA1FE8">
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00BA1FE8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Shametria.Sutton@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4F717EF3" w14:textId="732B1FB8" w:rsidR="001C5D9E" w:rsidRDefault="001C5D9E" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="5D585B1A" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="5D585B1A" w14:textId="77777777" w:rsidTr="004C7485">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBD49B3" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0435DE9A" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Carol Edlund </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C159E1" w14:textId="59EA1509" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FA1DE56" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3739" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="280483EF" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>561-379-3528</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C55B70D" w14:textId="3B2D5895" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Carol.Edlund@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3FDB5BAA" w14:textId="50462258" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="45A37601" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00452D84" w14:paraId="17FBB502" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C2D36F" w14:textId="77777777" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F812C1" w14:textId="1E9B0121" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aaliyah Skeen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45363871" w14:textId="6791C85E" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Licensing Specialist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C202F33" w14:textId="77777777" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3739" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578F938C" w14:textId="77777777" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>561-596-4435</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27AB4F39" w14:textId="2AB98431" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="000A2E0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Aaliyah.Skeen@myflfamilies.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="09BFA3CD" w14:textId="5FB595F2" w:rsidR="00452D84" w:rsidRDefault="00452D84" w:rsidP="00412F92">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21C23" w14:paraId="45A37601" w14:textId="77777777" w:rsidTr="00FF12D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7136AA31" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00020AFE" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>C19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21ABE630" w14:textId="5F73D655" w:rsidR="00020AFE" w:rsidRDefault="00A64961" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Indian River, St. Lucie, Martin, Okeechobee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26325444" w14:textId="1CDA04C0" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5132,54 +5342,58 @@
             </w:pPr>
             <w:r>
               <w:t>561-273-0958</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35D597A2" w14:textId="216D82D9" w:rsidR="00D85F38" w:rsidRDefault="00D85F38" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Alphonso.Roof@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="45F43BB5" w14:textId="270FA85C" w:rsidR="00D85F38" w:rsidRDefault="00D85F38" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="25443221" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="25443221" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AF2E9BE" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196A06D7" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Emilio Velez </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43FDEEA5" w14:textId="22E3D4DE" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
@@ -5207,54 +5421,58 @@
             </w:pPr>
             <w:r>
               <w:t>561-828-1738</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B037CD5" w14:textId="7530018D" w:rsidR="00D85F38" w:rsidRDefault="00324F63" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Emilio.Velez@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7B4871D7" w14:textId="4DCF8557" w:rsidR="00324F63" w:rsidRDefault="00324F63" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="4B88F255" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="4B88F255" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4443DA8E" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FDFD95C" w14:textId="7B2770A7" w:rsidR="00B21C23" w:rsidRDefault="00CC02C3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Dylia Roland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2446C2" w14:textId="5DD49834" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
@@ -5285,54 +5503,58 @@
             </w:r>
             <w:r w:rsidR="00CC02C3">
               <w:t>766</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24C95F2B" w14:textId="77BA2F70" w:rsidR="005D74CD" w:rsidRDefault="00CC02C3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Dylia.Roland@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="20C89F03" w14:textId="31EB90BE" w:rsidR="005D74CD" w:rsidRDefault="005D74CD" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="7EED404B" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="7EED404B" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FC58237" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="037F601B" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Andrew Matlach </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="372161EE" w14:textId="65FBAF42" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
@@ -5360,54 +5582,57 @@
             </w:pPr>
             <w:r>
               <w:t>561-828-1822</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DA37583" w14:textId="5B99212F" w:rsidR="00ED7573" w:rsidRDefault="00ED7573" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00134519">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Andrew.Matlach@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7B36C33F" w14:textId="6495FDCD" w:rsidR="00ED7573" w:rsidRDefault="00ED7573" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21C23" w14:paraId="2D26D3B6" w14:textId="77777777" w:rsidTr="00131FC4">
+      <w:tr w:rsidR="00B21C23" w14:paraId="2D26D3B6" w14:textId="77777777" w:rsidTr="00FF12D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A1E9368" w14:textId="77777777" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA86E0D" w14:textId="53586487" w:rsidR="00B21C23" w:rsidRDefault="00CC02C3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Akisha Beaver</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1209DC2B" w14:textId="7C694894" w:rsidR="00B21C23" w:rsidRDefault="00B21C23" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Licensing Specialist</w:t>
@@ -5436,55 +5661,51 @@
             <w:r>
               <w:t>561-828-1738</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="239A28CE" w14:textId="0C1EEA63" w:rsidR="00CC02C3" w:rsidRDefault="00CC02C3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00BA1FE8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Akisha.Beaver1@myflfamilies.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5EFD0E9F" w14:textId="28B556D6" w:rsidR="00CC02C3" w:rsidRDefault="00CC02C3" w:rsidP="00412F92">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="207C0D48" w14:textId="77777777" w:rsidR="000F0815" w:rsidRDefault="000F0815" w:rsidP="00412F92">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="207C0D48" w14:textId="77777777" w:rsidR="000F0815" w:rsidRDefault="000F0815" w:rsidP="006E21B3"/>
     <w:sectPr w:rsidR="000F0815" w:rsidSect="00D21B4F">
       <w:headerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34CFDDFA" w14:textId="77777777" w:rsidR="00377B12" w:rsidRDefault="00377B12" w:rsidP="00D21B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4129E26B" w14:textId="77777777" w:rsidR="00377B12" w:rsidRDefault="00377B12" w:rsidP="00D21B4F">
@@ -5602,282 +5823,307 @@
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="004949D8">
           <w:rPr>
             <w:caps/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="40"/>
             <w:szCs w:val="40"/>
           </w:rPr>
           <w:t>Office of Licensing Staff Directory</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3AAF9B67" w14:textId="77777777" w:rsidR="00D21B4F" w:rsidRDefault="00D21B4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D21B4F"/>
     <w:rsid w:val="00020AFE"/>
     <w:rsid w:val="00020DEE"/>
     <w:rsid w:val="00034F10"/>
     <w:rsid w:val="00037AF8"/>
+    <w:rsid w:val="0005470C"/>
     <w:rsid w:val="0007269F"/>
+    <w:rsid w:val="000734CD"/>
+    <w:rsid w:val="000738AE"/>
     <w:rsid w:val="000A1C6B"/>
     <w:rsid w:val="000C7C3E"/>
     <w:rsid w:val="000D04D7"/>
     <w:rsid w:val="000E3241"/>
     <w:rsid w:val="000E5B76"/>
     <w:rsid w:val="000E7E4B"/>
     <w:rsid w:val="000F0815"/>
     <w:rsid w:val="000F09E1"/>
     <w:rsid w:val="00130A38"/>
     <w:rsid w:val="00131FC4"/>
     <w:rsid w:val="00145D87"/>
     <w:rsid w:val="00165EC7"/>
     <w:rsid w:val="00172DB8"/>
     <w:rsid w:val="00181C6A"/>
     <w:rsid w:val="00181E70"/>
     <w:rsid w:val="001A6981"/>
     <w:rsid w:val="001B1B05"/>
     <w:rsid w:val="001C46E6"/>
     <w:rsid w:val="001C5D9E"/>
     <w:rsid w:val="001E2601"/>
     <w:rsid w:val="001E63E6"/>
     <w:rsid w:val="001E7ACE"/>
     <w:rsid w:val="001F738B"/>
     <w:rsid w:val="00202C66"/>
     <w:rsid w:val="00210A1E"/>
     <w:rsid w:val="00220BC5"/>
     <w:rsid w:val="00226E2A"/>
     <w:rsid w:val="00241D7E"/>
     <w:rsid w:val="0024523F"/>
     <w:rsid w:val="002632DB"/>
     <w:rsid w:val="00263E61"/>
+    <w:rsid w:val="00272078"/>
     <w:rsid w:val="00290B70"/>
     <w:rsid w:val="002A3040"/>
     <w:rsid w:val="002B7F1B"/>
     <w:rsid w:val="002D393D"/>
     <w:rsid w:val="002D57BE"/>
     <w:rsid w:val="002F0793"/>
     <w:rsid w:val="00320E0A"/>
     <w:rsid w:val="00323218"/>
     <w:rsid w:val="00324F63"/>
     <w:rsid w:val="00344185"/>
     <w:rsid w:val="00355A44"/>
     <w:rsid w:val="00377B12"/>
     <w:rsid w:val="00380A9F"/>
     <w:rsid w:val="003909AD"/>
+    <w:rsid w:val="003A2FD0"/>
     <w:rsid w:val="003B52E8"/>
     <w:rsid w:val="003D09C7"/>
     <w:rsid w:val="003E3AA7"/>
     <w:rsid w:val="003E6420"/>
     <w:rsid w:val="003F1301"/>
     <w:rsid w:val="00405E47"/>
     <w:rsid w:val="00412F92"/>
     <w:rsid w:val="00431700"/>
     <w:rsid w:val="00443452"/>
+    <w:rsid w:val="00452D84"/>
     <w:rsid w:val="0045421F"/>
     <w:rsid w:val="00466F02"/>
     <w:rsid w:val="004949D8"/>
     <w:rsid w:val="004A7A43"/>
     <w:rsid w:val="004B6E41"/>
     <w:rsid w:val="004C56BB"/>
+    <w:rsid w:val="004C7485"/>
     <w:rsid w:val="004F209E"/>
     <w:rsid w:val="00506B5E"/>
     <w:rsid w:val="00523E7D"/>
     <w:rsid w:val="00533DAD"/>
     <w:rsid w:val="00583647"/>
     <w:rsid w:val="005B0114"/>
     <w:rsid w:val="005B11FD"/>
     <w:rsid w:val="005B41AD"/>
     <w:rsid w:val="005C7A3F"/>
     <w:rsid w:val="005D71FA"/>
     <w:rsid w:val="005D74CD"/>
     <w:rsid w:val="005E1ADA"/>
     <w:rsid w:val="005E5405"/>
     <w:rsid w:val="00626E9D"/>
+    <w:rsid w:val="006339D2"/>
     <w:rsid w:val="00643AD7"/>
     <w:rsid w:val="00656D0F"/>
     <w:rsid w:val="006614F1"/>
     <w:rsid w:val="00664EB3"/>
     <w:rsid w:val="00671D09"/>
     <w:rsid w:val="006725B0"/>
     <w:rsid w:val="006732C2"/>
     <w:rsid w:val="00687FC8"/>
     <w:rsid w:val="006B24FE"/>
     <w:rsid w:val="006C3028"/>
+    <w:rsid w:val="006E21B3"/>
     <w:rsid w:val="006E27B4"/>
+    <w:rsid w:val="00704C2B"/>
     <w:rsid w:val="00714B25"/>
     <w:rsid w:val="00725386"/>
     <w:rsid w:val="00726365"/>
     <w:rsid w:val="00741821"/>
     <w:rsid w:val="0074201F"/>
     <w:rsid w:val="00745B39"/>
     <w:rsid w:val="007562A9"/>
     <w:rsid w:val="00770928"/>
     <w:rsid w:val="00776512"/>
+    <w:rsid w:val="007B7D7B"/>
     <w:rsid w:val="007E01AD"/>
     <w:rsid w:val="007E70A9"/>
     <w:rsid w:val="007E7359"/>
     <w:rsid w:val="007F01E8"/>
     <w:rsid w:val="0080268E"/>
     <w:rsid w:val="008063B4"/>
     <w:rsid w:val="008242FD"/>
+    <w:rsid w:val="00824CB6"/>
     <w:rsid w:val="00826BFD"/>
     <w:rsid w:val="00827227"/>
     <w:rsid w:val="00852AD5"/>
+    <w:rsid w:val="008566A0"/>
     <w:rsid w:val="008573BA"/>
     <w:rsid w:val="00866F06"/>
     <w:rsid w:val="00894F0E"/>
+    <w:rsid w:val="008A1F6E"/>
     <w:rsid w:val="008A5DBB"/>
     <w:rsid w:val="008D34F4"/>
     <w:rsid w:val="00930B70"/>
     <w:rsid w:val="00931DE7"/>
     <w:rsid w:val="00974E70"/>
     <w:rsid w:val="009A40B1"/>
     <w:rsid w:val="009B3110"/>
     <w:rsid w:val="009B7042"/>
     <w:rsid w:val="009C12EA"/>
+    <w:rsid w:val="009D6CE5"/>
     <w:rsid w:val="009E194C"/>
     <w:rsid w:val="009E2D25"/>
     <w:rsid w:val="009F0E58"/>
+    <w:rsid w:val="009F1220"/>
     <w:rsid w:val="00A04B96"/>
     <w:rsid w:val="00A27823"/>
+    <w:rsid w:val="00A3285F"/>
     <w:rsid w:val="00A611EA"/>
     <w:rsid w:val="00A64961"/>
     <w:rsid w:val="00A75737"/>
     <w:rsid w:val="00A76C4A"/>
     <w:rsid w:val="00A81164"/>
     <w:rsid w:val="00AB5073"/>
     <w:rsid w:val="00AE5635"/>
     <w:rsid w:val="00B21C23"/>
     <w:rsid w:val="00B26C01"/>
+    <w:rsid w:val="00B537A0"/>
     <w:rsid w:val="00B5454C"/>
     <w:rsid w:val="00B55634"/>
     <w:rsid w:val="00B92ACC"/>
     <w:rsid w:val="00B95062"/>
     <w:rsid w:val="00BA19C3"/>
     <w:rsid w:val="00BA3913"/>
+    <w:rsid w:val="00BA4FB3"/>
     <w:rsid w:val="00BA767D"/>
     <w:rsid w:val="00BB2561"/>
     <w:rsid w:val="00BB7A6C"/>
     <w:rsid w:val="00BC402A"/>
     <w:rsid w:val="00BE2EC4"/>
     <w:rsid w:val="00BF236D"/>
     <w:rsid w:val="00C02C17"/>
     <w:rsid w:val="00C14EF9"/>
     <w:rsid w:val="00C37F99"/>
     <w:rsid w:val="00C438B1"/>
     <w:rsid w:val="00C521E9"/>
     <w:rsid w:val="00C568B4"/>
     <w:rsid w:val="00C76A1E"/>
     <w:rsid w:val="00C83BC0"/>
     <w:rsid w:val="00CA53F3"/>
     <w:rsid w:val="00CB21D1"/>
     <w:rsid w:val="00CC02C3"/>
     <w:rsid w:val="00CC796A"/>
     <w:rsid w:val="00CD0F14"/>
     <w:rsid w:val="00CD6181"/>
     <w:rsid w:val="00CE3BD8"/>
     <w:rsid w:val="00CF1E5D"/>
     <w:rsid w:val="00CF3973"/>
     <w:rsid w:val="00CF583D"/>
     <w:rsid w:val="00CF6602"/>
     <w:rsid w:val="00D01284"/>
     <w:rsid w:val="00D02A57"/>
     <w:rsid w:val="00D0627A"/>
     <w:rsid w:val="00D2128E"/>
     <w:rsid w:val="00D21B4F"/>
+    <w:rsid w:val="00D6301C"/>
     <w:rsid w:val="00D85F38"/>
     <w:rsid w:val="00DA01DB"/>
     <w:rsid w:val="00DA1356"/>
     <w:rsid w:val="00DB7EB6"/>
     <w:rsid w:val="00DD489E"/>
     <w:rsid w:val="00DF25D8"/>
+    <w:rsid w:val="00DF468A"/>
     <w:rsid w:val="00E0430E"/>
     <w:rsid w:val="00E04C57"/>
     <w:rsid w:val="00E17CD8"/>
     <w:rsid w:val="00E20715"/>
     <w:rsid w:val="00E373F8"/>
     <w:rsid w:val="00E4163F"/>
     <w:rsid w:val="00E52D0B"/>
     <w:rsid w:val="00E73440"/>
     <w:rsid w:val="00E90E9A"/>
     <w:rsid w:val="00EB0105"/>
     <w:rsid w:val="00EB227E"/>
     <w:rsid w:val="00EB3B80"/>
+    <w:rsid w:val="00EC51E9"/>
     <w:rsid w:val="00ED0349"/>
     <w:rsid w:val="00ED10A4"/>
     <w:rsid w:val="00ED42EC"/>
     <w:rsid w:val="00ED48CF"/>
     <w:rsid w:val="00ED7573"/>
     <w:rsid w:val="00EE5F3C"/>
     <w:rsid w:val="00EF2BD3"/>
     <w:rsid w:val="00F0158F"/>
+    <w:rsid w:val="00F25758"/>
     <w:rsid w:val="00F25A71"/>
     <w:rsid w:val="00F4585F"/>
     <w:rsid w:val="00F50654"/>
+    <w:rsid w:val="00F50BE8"/>
     <w:rsid w:val="00F61EC1"/>
     <w:rsid w:val="00F6234C"/>
     <w:rsid w:val="00F82B9D"/>
     <w:rsid w:val="00F93F3F"/>
     <w:rsid w:val="00FA3871"/>
     <w:rsid w:val="00FA6D07"/>
     <w:rsid w:val="00FC2B0A"/>
     <w:rsid w:val="00FD1CAB"/>
     <w:rsid w:val="00FD2399"/>
     <w:rsid w:val="00FE230E"/>
+    <w:rsid w:val="00FF12D9"/>
     <w:rsid w:val="00FF46CA"/>
     <w:rsid w:val="00FF6BC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6525,51 +6771,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012491453">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tara.beckley@myflfamilies.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.Morton@myflfamilies.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jillian.Cucore@myflfamilies.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rose.Fernandez@myflfamilies.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tyshea.Cooper@myflfamilies.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dianna.Bingaman@myflfamilies.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Terrance.Johnson@myflfamilies.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leah.Motta@myflfamilies.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yoharis.Johnson@myflfamilies.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alphonso.Roof@myflfamilies.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tara.beckley@myflfamilies.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.davis@myflfamilies.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Thais.AraujoDrean@myflfamilies.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.VanBebber@myflfamilies.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jasmine.LaGrant@myflfamilies.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dan.Brinckerhoff@myflfamilies.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michelle.Windfelder@myflfamilies.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yaumara.Rodriguez@myflfamilies.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Naomi.Bettis@myflfamilies.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shametria.Sutton@myflfamilies.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrew.Matlach@myflfamilies.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alichia.Bryant@myflfamilies.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.Manning@myflfamilies.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacob.Still@myflfamilies.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kylee.Bissette@myflfamilies.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary.Harmon@myflfamilies.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Naomi.Delicieux@myflfamilies.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nabila.Concepcion@myflfamilies.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ashley.Dorisca@myflfamilies.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Emilio.Velez@myflfamilies.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Elijah.williams1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina.Salema@myflfamilies.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Durden@myflfamilies.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Adorna.Clarkthurman@myflfamilies.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina.Heupel@myflfamilies.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eric.Butler@myflfamilies.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yamile.Diaz@myflfamilies.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.Lee@myflfamilies.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Akisha.Beaver1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kyle.Teague@myflfamilies.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carmen.Gomezabreu1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carol.Edlund@myflfamilies.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Durden@myflfamilies.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lakeshia.BurkeJones@myflfamilies.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Breanne.Pierrelouis@myflfamilies.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John.Hammett@myflfamilies.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacob.Porter@myflfamilies.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yinka.Adeshina@myflfamilies.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kacie.Boyden@myflfamilies.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:April.Floyd@myflfamilies.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sarah.Yaccarino@myflfamilies.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maslaine.Deus@myflfamilies.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sibyl.Jeune1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Winnifred.StokesBennett@myflfamilies.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.Manning@myflfamilies.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kyle.Teague@myflfamilies.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John.Hammett@myflfamilies.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Terrance.Johnson@myflfamilies.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Breanne.Pierrelouis@myflfamilies.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michelle.Windfelder@myflfamilies.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michelle.Windfelder@myflfamilies.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yinka.Adeshina@myflfamilies.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yoharis.Johnson@myflfamilies.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alphonso.Roof@myflfamilies.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Winnifred.StokesBennett@myflfamilies.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Heather.Morton@myflfamilies.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sarah.Yaccarino@myflfamilies.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Durden@myflfamilies.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jillian.Cucore@myflfamilies.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Naomi.Delicieux@myflfamilies.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yaumara.Rodriguez@myflfamilies.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nabila.Concepcion@myflfamilies.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Leah.Motta@myflfamilies.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carol.Edlund@myflfamilies.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrew.Matlach@myflfamilies.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tyshea.Cooper@myflfamilies.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lakeshia.BurkeJones@myflfamilies.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jasmine.LaGrant@myflfamilies.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Thais.AraujoDrean@myflfamilies.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eric.Butler@myflfamilies.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Yamile.Diaz@myflfamilies.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Naomi.Bettis@myflfamilies.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sibyl.Jeune1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Emilio.Velez@myflfamilies.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kiara.Randolph@myflfamilies.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina.Salema@myflfamilies.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary.Young@myflfamilies.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alichia.Bryant@myflfamilies.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cierra.Rocheville@myflfamilies.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacob.Porter@myflfamilies.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carmen.Gomezabreu1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ashley.Dorisca@myflfamilies.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Akisha.Beaver1@myflfamilies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacob.Still@myflfamilies.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maslaine.Deus@myflfamilies.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aaliyah.Skeen@myflfamilies.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeanne.Durden@myflfamilies.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jennifer.Davis@myflfamilies.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina.Heupel@myflfamilies.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mary.Harmon@myflfamilies.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rose.Fernandez@myflfamilies.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kimberly.Kaufman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kacie.Boyden@myflfamilies.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.VanBebber@myflfamilies.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dianna.Bingaman@myflfamilies.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.Lee@myflfamilies.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Shametria.Sutton@myflfamilies.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:April.Floyd@myflfamilies.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D5D8D92755004EAF95AE9C907105DBE5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E01853C5-7094-40C6-BFFD-4CE03D4CA27C}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -6624,67 +6870,73 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0012524E"/>
     <w:rsid w:val="00031002"/>
+    <w:rsid w:val="000734CD"/>
     <w:rsid w:val="000B38A1"/>
     <w:rsid w:val="0012091D"/>
     <w:rsid w:val="0012524E"/>
     <w:rsid w:val="00130131"/>
     <w:rsid w:val="00172EDB"/>
     <w:rsid w:val="001913AA"/>
     <w:rsid w:val="001E63E6"/>
     <w:rsid w:val="00237E9E"/>
     <w:rsid w:val="00263E61"/>
     <w:rsid w:val="00290B70"/>
     <w:rsid w:val="002B7F1B"/>
     <w:rsid w:val="00370C1D"/>
     <w:rsid w:val="003A7E5A"/>
+    <w:rsid w:val="004A7CE7"/>
     <w:rsid w:val="00696A61"/>
     <w:rsid w:val="00844467"/>
+    <w:rsid w:val="008A41A1"/>
     <w:rsid w:val="009449F6"/>
+    <w:rsid w:val="009D6CE5"/>
+    <w:rsid w:val="00A3285F"/>
     <w:rsid w:val="00A57D9F"/>
+    <w:rsid w:val="00A633C6"/>
     <w:rsid w:val="00AB5073"/>
     <w:rsid w:val="00B02425"/>
     <w:rsid w:val="00B67C27"/>
     <w:rsid w:val="00BA3913"/>
     <w:rsid w:val="00BE2EC4"/>
     <w:rsid w:val="00C438B1"/>
     <w:rsid w:val="00C9167E"/>
     <w:rsid w:val="00CA53F3"/>
     <w:rsid w:val="00CC796A"/>
     <w:rsid w:val="00CF6602"/>
     <w:rsid w:val="00D0627A"/>
     <w:rsid w:val="00D2128E"/>
     <w:rsid w:val="00D60789"/>
     <w:rsid w:val="00D930E9"/>
     <w:rsid w:val="00E373F8"/>
     <w:rsid w:val="00E52D0B"/>
     <w:rsid w:val="00EB227E"/>
     <w:rsid w:val="00F25A71"/>
     <w:rsid w:val="00F72D2B"/>
     <w:rsid w:val="00FA6D07"/>
     <w:rsid w:val="00FB2D84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -7425,70 +7677,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8281</Characters>
+  <Pages>8</Pages>
+  <Words>1441</Words>
+  <Characters>8220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
+  <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office of Licensing Staff Directory</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9714</CharactersWithSpaces>
+  <CharactersWithSpaces>9642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Office of Licensing Staff Directory</dc:title>
   <dc:subject/>
   <dc:creator>Roach, Morgan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>